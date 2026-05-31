--- v0 (2026-04-03)
+++ v1 (2026-05-31)
@@ -1,3659 +1,3070 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="372C15FB" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
+    <w:p w14:paraId="34C56A16" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="BodyText"/>
         <w:ind w:left="68"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="419A7AB2" wp14:editId="5E61E278">
-[...5 lines deleted...]
-            </wp:cNvGraphicFramePr>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AFE7F48" wp14:editId="1065F1C8">
+            <wp:extent cx="2059200" cy="432720"/>
+            <wp:effectExtent l="0" t="0" r="0" b="5430"/>
+            <wp:docPr id="268681042" name="Рисунок 268681042"/>
+            <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="30" name="Image 30"/>
+                    <pic:cNvPr id="0" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7" cstate="print"/>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2059366" cy="432816"/>
+                      <a:ext cx="2059200" cy="432720"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                      <a:prstDash/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315402F8" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
+    <w:p w14:paraId="1483A703" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
       <w:pPr>
-        <w:pStyle w:val="1"/>
+        <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="18"/>
-        <w:ind w:left="536" w:firstLine="0"/>
+        <w:ind w:left="536"/>
         <w:jc w:val="center"/>
+        <w:outlineLvl w:val="9"/>
       </w:pPr>
       <w:r>
         <w:t>ANNEX A. CLIENT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>COMPLAINT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646D4376" w14:textId="77777777" w:rsidR="00E67C59" w:rsidRDefault="00E67C59">
+    <w:p w14:paraId="19AAC97A" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="371F7A9C" w14:textId="3CC5EB92" w:rsidR="00532FF1" w:rsidRDefault="00E67C59" w:rsidP="003E1BD7">
+    <w:p w14:paraId="48000751" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
       </w:pPr>
-      <w:r w:rsidRPr="003E1BD7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dear Client,</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E1BD7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="00C30B75" w:rsidRPr="003E1BD7">
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">If you wish to lodge a complaint against Freedom Finance Europe Ltd, please complete this form, sign it, and submit it in </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">If you wish to lodge a complaint against Freedom Finance Europe Ltd, please complete this form, sign it, and submit it to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>PDF format only</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>complaint@freedomfinance.eu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to </w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294DF221" w14:textId="77777777" w:rsidR="00532FF1" w:rsidRDefault="00532FF1">
+    <w:p w14:paraId="44257888" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="201"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75C45ABD" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
+    <w:p w14:paraId="6C8DC588" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="869"/>
           <w:tab w:val="left" w:pos="1320"/>
           <w:tab w:val="left" w:pos="1969"/>
         </w:tabs>
         <w:ind w:left="68"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Date</w:t>
-[...11 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Date: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-        <w:rPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
           <w:sz w:val="18"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D9EEEA" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00251637">
+    <w:p w14:paraId="15DFE13A" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="30"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="13592" w:type="dxa"/>
         <w:tblInd w:w="93" w:type="dxa"/>
-        <w:tblBorders>
-[...6 lines deleted...]
-        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="0" w:type="dxa"/>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5938"/>
         <w:gridCol w:w="7654"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00251637" w14:paraId="4A980449" w14:textId="77777777">
+      <w:tr w:rsidR="00933BB6" w14:paraId="70C8937E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BAF2A00" w14:textId="0A320202" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
+          <w:p w14:paraId="48D03A6C" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="104"/>
               <w:ind w:left="38"/>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Full</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>name</w:t>
-[...13 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>name*:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79EB152B" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00251637">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="775E1E98" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00251637" w14:paraId="70351446" w14:textId="77777777">
+      <w:tr w:rsidR="00933BB6" w14:paraId="4ABDE250" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44E9537D" w14:textId="01AFBC7E" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
+          <w:p w14:paraId="59CF46BA" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="104"/>
               <w:ind w:left="38"/>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ID/Passport</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>No/Registration</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>No</w:t>
-[...13 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>No*:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4634BCA0" w14:textId="65361E29" w:rsidR="00251637" w:rsidRDefault="00251637">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7FD93471" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00251637" w14:paraId="7249B388" w14:textId="77777777">
+      <w:tr w:rsidR="00933BB6" w14:paraId="5A6B1CC6" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F57AC94" w14:textId="13773D95" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
+          <w:p w14:paraId="719FFC4A" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="104"/>
               <w:ind w:left="38"/>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Account</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>No</w:t>
-[...13 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>No*:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21847A04" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00251637">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="219E8BEF" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00251637" w14:paraId="46EE4DE1" w14:textId="77777777">
+      <w:tr w:rsidR="00933BB6" w14:paraId="6AA9F90B" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10795E92" w14:textId="6440BB7B" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
+          <w:p w14:paraId="5A3BC6AC" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="104"/>
               <w:ind w:left="38"/>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>detail</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>including</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>e-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>mail</w:t>
-[...13 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>mail*:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B2DCBC0" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00251637">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4241A028" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00251637" w14:paraId="1DB62F56" w14:textId="77777777">
+      <w:tr w:rsidR="00933BB6" w14:paraId="6A47031C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F2E955E" w14:textId="47B0FC89" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
+          <w:p w14:paraId="15C40506" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="104"/>
               <w:ind w:left="38"/>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Complainant</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>cause</w:t>
-[...13 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>cause*:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A3920B0" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00251637">
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1C016B7B" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7D851F47" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="770DDF93" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00251637" w14:paraId="759AFC6F" w14:textId="77777777">
+      <w:tr w:rsidR="00933BB6" w14:paraId="10119E3F" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7142ADC3" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
+          <w:p w14:paraId="414F3AFD" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="104"/>
               <w:ind w:left="38"/>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Complainant</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>cause</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>comments</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(if</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>"other"</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>selected</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>previous</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> column):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26110289" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00251637">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="1796D261" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00251637" w14:paraId="055E110B" w14:textId="77777777">
+      <w:tr w:rsidR="00933BB6" w14:paraId="003334D9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55D33724" w14:textId="499FD9F8" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
+          <w:p w14:paraId="0EF0838C" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="104"/>
               <w:ind w:left="38"/>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Financial</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>instrument:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22F753FF" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00251637">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="3BF34F3A" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00251637" w14:paraId="61FCE8F6" w14:textId="77777777">
+      <w:tr w:rsidR="00933BB6" w14:paraId="43849F01" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04C07757" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
+          <w:p w14:paraId="477F14F7" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="104"/>
               <w:ind w:left="38"/>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Financial</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>instrument</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>comments</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(if</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>"other"</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>selected</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>previous</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> column):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66AEFBC0" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00251637">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="7154210B" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00251637" w14:paraId="24E683ED" w14:textId="77777777">
+      <w:tr w:rsidR="00933BB6" w14:paraId="63E22221" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="520"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E821B01" w14:textId="16E082FF" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
-[...2 lines deleted...]
-              <w:spacing w:before="47" w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="51D4B484" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="47" w:line="254" w:lineRule="auto"/>
               <w:ind w:left="38"/>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>The</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>date</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>last</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>correspondence</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Company</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>employee</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-              <w:t>:</w:t>
+                <w:rStyle w:val="DefaultParagraphFont"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>the name of that employee*:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2052D5F3" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00251637">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="681E0CE9" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00251637" w14:paraId="0A591B5D" w14:textId="77777777">
+      <w:tr w:rsidR="00933BB6" w14:paraId="147C30C2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A5FDADD" w14:textId="21EE5B9C" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
+          <w:p w14:paraId="754443DF" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="104"/>
               <w:ind w:left="38"/>
-              <w:rPr>
-[...4 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>detailed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>events</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>leading</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>up</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>complaint</w:t>
-[...13 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>complaint*:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F7B635D" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00251637">
-[...480 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="56ECB3D4" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51BBA28F" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="265819EC" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CE741A3" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ECDC7F4" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="677CCF41" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A27D4F1" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="252103B5" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E980EA4" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A76AC41" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25BB0B10" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13A4294D" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1BD12333" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41402628" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5504A313" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DF0E1E0" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D161D47" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="246DEA89" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27CB5706" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3ED63F12" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C3E70BA" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42776B95" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A670F10" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EB9D425" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A0C68AF" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6918C1DC" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75D20F47" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16A10863" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3ACB7F87" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2BE83569" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0655CF0C" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24F4A0EE" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57CE8C52" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29EA1908" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14CF0952" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65A55838" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1336367C" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21D4FA3B" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02907258" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A7F4353" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F46D18B" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AE1C525" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2254FBD4" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="314DB042" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C6FAF51" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="33A57A03" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E4698C8" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25602CBD" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75A120B4" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4170959F" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1728D4E6" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00251637" w14:paraId="602F03C0" w14:textId="77777777">
+      <w:tr w:rsidR="00933BB6" w14:paraId="19F3BDE2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5938" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="177B7DBA" w14:textId="2500788A" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
+          <w:p w14:paraId="7B67349A" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="104"/>
               <w:ind w:left="38"/>
-              <w:rPr>
-[...6 lines deleted...]
-              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Expected</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>resolutions/outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>rectify</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>the</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:rStyle w:val="DefaultParagraphFont"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>situation</w:t>
-[...13 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>situation*:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BE430B6" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00251637">
-[...48 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman"/>
+          <w:p w14:paraId="4159E5A4" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30CB9B6C" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E1645B8" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="077D6243" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="702F6394" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="650C0A4B" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="06AFBE16" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00251637">
+    <w:p w14:paraId="36C84A63" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="182"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="257341E0" w14:textId="34BB21E6" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
+    <w:p w14:paraId="3CDA9626" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Signature:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C524D1A" w14:textId="2F264428" w:rsidR="00251637" w:rsidRDefault="00A14F82">
+    <w:p w14:paraId="28BF1602" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45BC1B46" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A14F82">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial"/>
+    </w:p>
+    <w:p w14:paraId="5C6F3062" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>I, [Name</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> acknowledge that I have read and understood the content of the Complaints Management Policy provided by the Company along with this form.</w:t>
+        <w:t>I, [Name],  hereby acknowledge that I have read and understood the content of the Complaints Management Policy provided by the Company along with this form.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C64C52C" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00251637">
+    <w:p w14:paraId="30A00548" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="184"/>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
-          <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C39ED55" wp14:editId="0B396C9D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31F94C9D" wp14:editId="43FCFD66">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>1033576</wp:posOffset>
+                  <wp:posOffset>1033559</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>278584</wp:posOffset>
+                  <wp:posOffset>278640</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6121400" cy="6350"/>
+                <wp:extent cx="6120720" cy="5760"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="31" name="Graphic 31"/>
-[...2 lines deleted...]
-                </wp:cNvGraphicFramePr>
+                <wp:docPr id="2036384464" name="Полилиния: фигура 2036384464"/>
+                <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr>
-[...1 lines deleted...]
-                      </wps:cNvSpPr>
+                      <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6121400" cy="6350"/>
+                          <a:ext cx="6120720" cy="5760"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
-                          <a:gdLst/>
+                          <a:gdLst>
+                            <a:gd name="f0" fmla="val w"/>
+                            <a:gd name="f1" fmla="val h"/>
+                            <a:gd name="f2" fmla="val 0"/>
+                            <a:gd name="f3" fmla="val 351160000"/>
+                            <a:gd name="f4" fmla="val 960000"/>
+                            <a:gd name="f5" fmla="val 963931968"/>
+                            <a:gd name="f6" fmla="val 730171968"/>
+                            <a:gd name="f7" fmla="val 729211968"/>
+                            <a:gd name="f8" fmla="val 352131968"/>
+                            <a:gd name="f9" fmla="val 351171968"/>
+                            <a:gd name="f10" fmla="*/ f0 1 964000000"/>
+                            <a:gd name="f11" fmla="*/ f1 1 1000000"/>
+                            <a:gd name="f12" fmla="*/ 0 f10 1"/>
+                            <a:gd name="f13" fmla="*/ 964000000 f10 1"/>
+                            <a:gd name="f14" fmla="*/ 1000000 f11 1"/>
+                            <a:gd name="f15" fmla="*/ 0 f11 1"/>
+                          </a:gdLst>
                           <a:ahLst/>
-                          <a:cxnLst/>
-                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:cxnLst>
+                            <a:cxn ang="3cd4">
+                              <a:pos x="hc" y="t"/>
+                            </a:cxn>
+                            <a:cxn ang="0">
+                              <a:pos x="r" y="vc"/>
+                            </a:cxn>
+                            <a:cxn ang="cd4">
+                              <a:pos x="hc" y="b"/>
+                            </a:cxn>
+                            <a:cxn ang="cd2">
+                              <a:pos x="l" y="vc"/>
+                            </a:cxn>
+                          </a:cxnLst>
+                          <a:rect l="f12" t="f15" r="f13" b="f14"/>
                           <a:pathLst>
-                            <a:path w="6121400" h="6350">
+                            <a:path w="964000000" h="1000000">
                               <a:moveTo>
-                                <a:pt x="2229866" y="0"/>
+                                <a:pt x="f3" y="f2"/>
                               </a:moveTo>
                               <a:lnTo>
-                                <a:pt x="0" y="0"/>
+                                <a:pt x="f2" y="f2"/>
                               </a:lnTo>
                               <a:lnTo>
-                                <a:pt x="0" y="6096"/>
+                                <a:pt x="f2" y="f4"/>
                               </a:lnTo>
                               <a:lnTo>
-                                <a:pt x="2229866" y="6096"/>
+                                <a:pt x="f3" y="f4"/>
                               </a:lnTo>
                               <a:lnTo>
-                                <a:pt x="2229866" y="0"/>
+                                <a:pt x="f3" y="f2"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
-                            <a:path w="6121400" h="6350">
+                            <a:path w="964000000" h="1000000">
                               <a:moveTo>
-                                <a:pt x="6120968" y="0"/>
+                                <a:pt x="f5" y="f2"/>
                               </a:moveTo>
                               <a:lnTo>
-                                <a:pt x="4636592" y="0"/>
+                                <a:pt x="f6" y="f2"/>
                               </a:lnTo>
                               <a:lnTo>
-                                <a:pt x="4630496" y="0"/>
+                                <a:pt x="f7" y="f2"/>
                               </a:lnTo>
                               <a:lnTo>
-                                <a:pt x="2236038" y="0"/>
+                                <a:pt x="f8" y="f2"/>
                               </a:lnTo>
                               <a:lnTo>
-                                <a:pt x="2229942" y="0"/>
+                                <a:pt x="f9" y="f2"/>
                               </a:lnTo>
                               <a:lnTo>
-                                <a:pt x="2229942" y="6096"/>
+                                <a:pt x="f9" y="f4"/>
                               </a:lnTo>
                               <a:lnTo>
-                                <a:pt x="2236038" y="6096"/>
+                                <a:pt x="f8" y="f4"/>
                               </a:lnTo>
                               <a:lnTo>
-                                <a:pt x="4630496" y="6096"/>
+                                <a:pt x="f7" y="f4"/>
                               </a:lnTo>
                               <a:lnTo>
-                                <a:pt x="4636592" y="6096"/>
+                                <a:pt x="f6" y="f4"/>
                               </a:lnTo>
                               <a:lnTo>
-                                <a:pt x="6120968" y="6096"/>
+                                <a:pt x="f5" y="f4"/>
                               </a:lnTo>
                               <a:lnTo>
-                                <a:pt x="6120968" y="0"/>
+                                <a:pt x="f5" y="f2"/>
                               </a:lnTo>
                               <a:close/>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
                       </wps:spPr>
-                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
-[...2 lines deleted...]
-                        </a:prstTxWarp>
+                      <wps:bodyPr vert="horz" lIns="0" tIns="0" rIns="0" bIns="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="33FAAB36" id="Graphic 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:81.4pt;margin-top:21.95pt;width:482pt;height:.5pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6121400,6350" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBtj/Y2eAIAAM4GAAAOAAAAZHJzL2Uyb0RvYy54bWysVdFumzAUfZ+0f7D8vkJIihoUUk2tOk2q&#10;ukpNtWfHmIBmsGc7If37XZtcQjdNSablAV/jw/U599oni9t9I8lOGFurNqeTq5gS0XJV1O0mp6+r&#10;h083lFjH2oJJ1YqcvglLb5cfPyw6nYlEVUoWwhBI0tqs0zmtnNNZFFleiYbZK6VFC4ulMg1zMDWb&#10;qDCsg+yNjJI4TqNOmUIbxYW18Pa+X6TLkL8sBXffytIKR2ROgZsLTxOea/+MlguWbQzTVc0PNNg/&#10;sGhY3cKmQ6p75hjZmvqPVE3NjbKqdFdcNZEqy5qLoAHUTOLf1LxUTIugBYpj9VAm+//S8qfdi342&#10;nrrVj4r/sFCRqNM2G1b8xB4w+9I0HgvEyT5U8W2ootg7wuFlOkkmsxiKzWEtnV6HIkcsw2/51rov&#10;QoU8bPdoXd+DAiNWYcT3LYYGOul7KEMPHSXQQ0MJ9HDd91Az57/z5HxIuhGR6sDDLzZqJ1YqwJyX&#10;kCTJ/CZNKUEhwPSIke0YC5pGKFzDUYd8PSaN56nnBclwGcceNt72IjBWE9Nxqazod/K6L9YP3QKu&#10;cEtHyv6mf5ZO0+t58g6LPHDs5QEynkEJxlkRgSMWYprG0/f7IwJHRCbz+eyc3X1xEXlGcY8EToLH&#10;us4BD+U6CR734SLwyQMBZ3C4HBCPr59Vsi4eain9sbFms76ThuyY98rwOxzhESxYQ+8G3hfWqnh7&#10;NqQDA82p/bllRlAiv7bgUN5tMTAYrDEwTt6p4MnhxBrrVvvvzGiiIcypAzN5Uuh/LEOf8FoGrP+y&#10;VZ+3TpW1N5HArWd0mIBphjt4MHjvyuN5QB3/hpa/AAAA//8DAFBLAwQUAAYACAAAACEAFbpXw98A&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjT0IY2xKlQJQTXBlDLzY1N&#10;YrDXUew0ga9ne4LjzI5m3xSbyVl20n0wHgXMZwkwjbVXBhsBry+PNytgIUpU0nrUAr51gE15eVHI&#10;XPkRd/pUxYZRCYZcCmhj7HLOQ91qJ8PMdxrp9uF7JyPJvuGqlyOVO8vTJMm4kwbpQys7vW11/VUN&#10;ToBZyvelGT6r57vdz2G7H59WbxaFuL6aHu6BRT3FvzCc8QkdSmI6+gFVYJZ0lhJ6FLC4XQM7B+Zp&#10;Rs6RnMUaeFnw/xPKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBtj/Y2eAIAAM4GAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAVulfD3wAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAANIEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3gUAAAAA&#10;" path="m2229866,l,,,6096r2229866,l2229866,xem6120968,l4636592,r-6096,l2236038,r-6096,l2229942,6096r6096,l4630496,6096r6096,l6120968,6096r,-6096xe" fillcolor="black" stroked="f">
-                <v:path arrowok="t"/>
+              <v:shape w14:anchorId="52B3C796" id="Полилиния: фигура 2036384464" o:spid="_x0000_s1026" style="position:absolute;margin-left:81.4pt;margin-top:21.95pt;width:481.95pt;height:.45pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="964000000,1000000" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB+ggQuHQMAAIUJAAAOAAAAZHJzL2Uyb0RvYy54bWyslt1umzAUx+8n7R0sLietYMhHEzWpplWb&#10;Jk1bpXYP4Bg7IBmMbDeke/odG+OQlChRtVyAyflxPv4+trm731cC7ZjSpaxXEb5JIsRqKvOy3q6i&#10;P8/fPt9GSBtS50TImq2iV6aj+/XHD3dts2SpLKTImULgpNbLtllFhTHNMo41LVhF9I1sWA1GLlVF&#10;DDyqbZwr0oL3SsRpksziVqq8UZIyreHfh84YrZ1/zhk1vznXzCCxiiA3467KXTf2Gq/vyHKrSFOU&#10;1KdB3pFFRcoaggZXD8QQ9KLKN66qkiqpJTc3VFax5LykzNUA1eDkpJqngjTM1QLi6CbIpP+fW/pr&#10;99Q8KpChbfRSw9BWseeqsnfID+2dWK9BLLY3iMKfM5wm8xQ0pWCbzmdOy/jwLn3R5juTzg/Z/dSm&#10;kzqHkRMqRzWpoCM4uOCVANV3RKDWz0iw4qG1OLWmQ2s/m+HdbGjNphjPEvid+pgMqcUoMj1GskWG&#10;F7PbU0ezITXPEjwfo+ZHVLpI8RgFy+YgSjZN8WjExTGFxyPioPCnGPEEYbSYTawSb7XAQW6LYkDx&#10;GTAoD2ACKLg91QMH/YEJIc+wYRaA9TGBhPhvvIbJ8JE9A6237ZuLFH2/0X3tGw5GiNhdKaP5xK3V&#10;Rmrb3QWNELSwsYHACXC2PwOeDFnl0B09w4573pyl06FvMeK7y8dXoGA3s/sYxyA+7GQcgxSwl3Er&#10;NOxmHE86sRpirAC2DDtE7SoK8keogH3aT6olKrljz9KxxsrBwRnIwVOf9cEu6iMOkhhyvbW/N503&#10;T7nMoJre2t895WNeR/WZ9T6okJp1k2fLfWfZoOWwnLNlwyofcn0S/d0XBKv8CgpW+RUUrPLrqQsS&#10;+ogXKJ/9BcorcYHyul5HXZxaaKHQ3XZxDA4ZLUWZfyuFsA2g1XbzVSgEZwqcXO7n+/kIE26t19K+&#10;5s6nRmnzQHTRvehY/55F48MhaUcbmb8+QgymYDUWUv2NkPhRw+lsvzT6geoHGz+w6dXyy4uRvLSH&#10;onPaufIPcNa7rch/l9iPieGzow5fT+t/AAAA//8DAFBLAwQUAAYACAAAACEAwvCewd8AAAAKAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTUIWSxqkQEiBEhUTLocdtvMQR8TqK&#10;nSb8Pe4JjrMzmnlbbmbbiRMNvnWsIF0kIIhrp1tuFHzun25WIHxA1tg5JgU/5GFTXV6UWGg38Qed&#10;dqERsYR9gQpMCH0hpa8NWfQL1xNH78sNFkOUQyP1gFMst53MkiSXFluOCwZ7ejRUf+9Gq+CNxnd8&#10;breHtNm+7NvkdTK2n5S6vpof1iACzeEvDGf8iA5VZDq6kbUXXdR5FtGDguXtPYhzIM3yOxDHeFmu&#10;QFal/P9C9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB+ggQuHQMAAIUJAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDC8J7B3wAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAHcFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAgwYAAAAA&#10;" path="m351160000,l,,,960000r351160000,l351160000,xem963931968,l730171968,r-960000,l352131968,r-960000,l351171968,960000r960000,l729211968,960000r960000,l963931968,960000r,-960000xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t" o:connecttype="custom" o:connectlocs="3060360,0;6120720,2880;3060360,5760;0,2880" o:connectangles="270,0,90,180" textboxrect="0,0,964000000,1000000"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B124F7" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00251637">
+    <w:p w14:paraId="05F7614B" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="00933BB6">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
+        <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63E3F7DD" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00251637">
+    <w:p w14:paraId="7E5C2E51" w14:textId="77777777" w:rsidR="002464D8" w:rsidRDefault="002464D8">
       <w:pPr>
-        <w:pStyle w:val="a3"/>
-[...3 lines deleted...]
-        <w:sectPr w:rsidR="00251637">
+        <w:sectPr w:rsidR="00000000">
           <w:headerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="default" r:id="rId9"/>
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="1000" w:right="566" w:bottom="800" w:left="1559" w:header="0" w:footer="619" w:gutter="0"/>
-          <w:cols w:space="720"/>
+          <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BA8B4D9" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
+    <w:p w14:paraId="3169E2D8" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
       <w:pPr>
         <w:spacing w:before="71"/>
         <w:ind w:left="68"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:t>Freedom</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>Finance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>Europe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ltd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="522EC152" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
+    <w:p w14:paraId="46305767" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
       <w:pPr>
         <w:spacing w:before="33"/>
         <w:ind w:left="68"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Authorised</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>by</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>CySEC</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>CIF</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>License</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>275/15</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BB547B" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
+    <w:p w14:paraId="4795E994" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
       <w:pPr>
         <w:spacing w:before="42" w:line="200" w:lineRule="atLeast"/>
         <w:ind w:left="68"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>Christaki</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>Kranou</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>20,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>Freedom</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>Tower,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>5th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>Floor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="40"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
-        <w:t xml:space="preserve">4041 </w:t>
-[...15 lines deleted...]
-        <w:t>, Limassol Cyprus</w:t>
+        <w:t>4041 Germasogeia, Limassol Cyprus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA4EFE4" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00AB71EB">
+    <w:p w14:paraId="5D2EA077" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
       <w:pPr>
         <w:spacing w:before="71"/>
         <w:ind w:left="68"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Calibri"/>
+        <w:t>tel:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>+357</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri"/>
+          <w:rStyle w:val="DefaultParagraphFont"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="14"/>
         </w:rPr>
         <w:t>25257787</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4193C54F" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00251637">
+    <w:p w14:paraId="60CEDCEE" w14:textId="77777777" w:rsidR="00933BB6" w:rsidRDefault="002464D8">
       <w:pPr>
         <w:spacing w:before="33"/>
         <w:ind w:left="68"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Calibri"/>
+            <w:rStyle w:val="DefaultParagraphFont"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="14"/>
           </w:rPr>
           <w:t>www.freedomfinance.eu</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="00251637">
+    <w:sectPr w:rsidR="00933BB6">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
-      <w:pgMar w:top="400" w:right="566" w:bottom="280" w:left="1559" w:header="0" w:footer="619" w:gutter="0"/>
+      <w:pgMar w:top="1000" w:right="566" w:bottom="800" w:left="1559" w:header="0" w:footer="619" w:gutter="0"/>
       <w:cols w:num="3" w:space="720" w:equalWidth="0">
-        <w:col w:w="2556" w:space="953"/>
-[...1 lines deleted...]
-        <w:col w:w="6423"/>
+        <w:col w:w="2556" w:space="952"/>
+        <w:col w:w="2731" w:space="1052"/>
+        <w:col w:w="6424" w:space="0"/>
       </w:cols>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26B46961" w14:textId="77777777" w:rsidR="00AD46E0" w:rsidRDefault="00AD46E0">
+    <w:p w14:paraId="0D294175" w14:textId="77777777" w:rsidR="002464D8" w:rsidRDefault="002464D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B5FB84E" w14:textId="77777777" w:rsidR="00AD46E0" w:rsidRDefault="00AD46E0">
+    <w:p w14:paraId="3D508FD6" w14:textId="77777777" w:rsidR="002464D8" w:rsidRDefault="002464D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial MT">
     <w:altName w:val="Arial"/>
-    <w:charset w:val="01"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
   </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5174930D" w14:textId="0CE9A9A3" w:rsidR="00251637" w:rsidRDefault="00251637">
+  <w:p w14:paraId="56EB41F7" w14:textId="77777777" w:rsidR="002464D8" w:rsidRDefault="002464D8">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="12" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="416221FA" w14:textId="77777777" w:rsidR="00AD46E0" w:rsidRDefault="00AD46E0">
+    <w:p w14:paraId="7637FE7A" w14:textId="77777777" w:rsidR="002464D8" w:rsidRDefault="002464D8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AEA073F" w14:textId="77777777" w:rsidR="00AD46E0" w:rsidRDefault="00AD46E0">
+    <w:p w14:paraId="41A53F4A" w14:textId="77777777" w:rsidR="002464D8" w:rsidRDefault="002464D8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="37654EB2" w14:textId="77777777" w:rsidR="00251637" w:rsidRDefault="00251637">
+  <w:p w14:paraId="3AD711C1" w14:textId="77777777" w:rsidR="002464D8" w:rsidRDefault="002464D8">
     <w:pPr>
-      <w:pStyle w:val="a3"/>
-      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="12" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="000321F5"/>
-[...121 lines deleted...]
-    <w:nsid w:val="28D8175C"/>
+    <w:nsid w:val="41FD3E42"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="BEE6F77E"/>
+    <w:tmpl w:val="426824A2"/>
+    <w:styleLink w:val="LS1"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...13 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...144 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1.%2.%3."/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...13 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...13 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...5 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...5 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...5 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...5 lines deleted...]
-      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...5 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...242 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="620769415">
+  <w:num w:numId="1" w16cid:durableId="1539052719">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
+  <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00251637"/>
-[...62 lines deleted...]
-    <w:rsid w:val="00FE2C91"/>
+    <w:rsidRoot w:val="00933BB6"/>
+    <w:rsid w:val="00101429"/>
+    <w:rsid w:val="002464D8"/>
+    <w:rsid w:val="004E7047"/>
+    <w:rsid w:val="00933BB6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3849821C"/>
-  <w15:docId w15:val="{1E5A645E-5E48-417F-94AB-A32B10D2B345}"/>
+  <w14:docId w14:val="2204F96A"/>
+  <w15:docId w15:val="{B2DBECC3-2330-4367-94A8-1C447D3F49B2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        <w:kern w:val="3"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
-        <w:autoSpaceDE w:val="0"/>
+        <w:overflowPunct w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3994,577 +3405,873 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
-    </w:rPr>
-[...15 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="10">
-    <w:name w:val="toc 1"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
+    <w:name w:val="Heading1"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="126"/>
-      <w:ind w:left="852" w:hanging="566"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:autoSpaceDE/>
+      <w:spacing w:before="360" w:after="80" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="toc 2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading2">
+    <w:name w:val="Heading2"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
     <w:pPr>
-      <w:spacing w:before="126"/>
-      <w:ind w:left="1563" w:hanging="711"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:autoSpaceDE/>
+      <w:spacing w:before="160" w:after="80" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="Body Text"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading3">
+    <w:name w:val="Heading3"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="1"/>
-    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:autoSpaceDE/>
+      <w:spacing w:before="160" w:after="80" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading4">
+    <w:name w:val="Heading4"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:autoSpaceDE/>
+      <w:spacing w:before="80" w:after="40" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading5">
+    <w:name w:val="Heading5"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:autoSpaceDE/>
+      <w:spacing w:before="80" w:after="40" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading6">
+    <w:name w:val="Heading6"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:autoSpaceDE/>
+      <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading7">
+    <w:name w:val="Heading7"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:autoSpaceDE/>
+      <w:spacing w:before="40" w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:color w:val="595959"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading8">
+    <w:name w:val="Heading8"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:autoSpaceDE/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading9">
+    <w:name w:val="Heading9"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:autoSpaceDE/>
+      <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:color w:val="272727"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="DefaultParagraphFont"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading1Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading2Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading3Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading4Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading5Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading6Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading7Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="595959"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading8Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading9Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="272727"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
-      <w:ind w:left="1042" w:right="335"/>
+      <w:autoSpaceDE/>
+      <w:spacing w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+      <w:spacing w:val="-10"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="TitleChar"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="3"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:autoSpaceDE/>
+      <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:color w:val="595959"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="SubtitleChar"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:color w:val="595959"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:autoSpaceDE/>
+      <w:spacing w:before="160" w:after="160" w:line="276" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="QuoteChar"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph">
+    <w:name w:val="ListParagraph"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:autoSpaceDE/>
+      <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseEmphasis">
+    <w:name w:val="IntenseEmphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IntenseQuote">
+    <w:name w:val="IntenseQuote"/>
+    <w:basedOn w:val="a"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761"/>
+      </w:pBdr>
+      <w:autoSpaceDE/>
+      <w:spacing w:before="360" w:after="360" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseReference">
+    <w:name w:val="IntenseReference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="52"/>
-      <w:szCs w:val="52"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BodyText">
+    <w:name w:val="BodyText"/>
     <w:basedOn w:val="a"/>
-    <w:uiPriority w:val="1"/>
-[...21 lines deleted...]
-    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="BodyTextChar"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a7">
-[...4 lines deleted...]
-    <w:rsid w:val="000628FC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="TableParagraph"/>
+    <w:basedOn w:val="a"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Internetlink">
+    <w:name w:val="Internet link"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="467886"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a8">
-[...5 lines deleted...]
-    <w:rsid w:val="000628FC"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+    <w:name w:val="UnresolvedMention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="aa"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EE1F30"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
-[...4 lines deleted...]
-    <w:rsid w:val="00EE1F30"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="HeaderChar"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="ac"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EE1F30"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
-[...4 lines deleted...]
-    <w:rsid w:val="00EE1F30"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="FooterChar"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial MT" w:eastAsia="Arial MT" w:hAnsi="Arial MT" w:cs="Arial MT"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="LS1">
+    <w:name w:val="LS1"/>
+    <w:basedOn w:val="a2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.freedomfinance.eu/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>181</Words>
-  <Characters>1035</Characters>
+  <Words>178</Words>
+  <Characters>1016</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1214</CharactersWithSpaces>
+  <CharactersWithSpaces>1192</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Windows User</dc:creator>
+  <dc:title/>
+  <dc:creator>Anastasia Mouzouridou</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>